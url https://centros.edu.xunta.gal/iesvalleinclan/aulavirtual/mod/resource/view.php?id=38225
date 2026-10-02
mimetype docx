--- v0 (2026-01-15)
+++ v1 (2026-10-02)
@@ -1,667 +1,623 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="496B8A0B" w14:textId="2F4D2E5F" w:rsidR="000106E7" w:rsidRPr="00FE35FC" w:rsidRDefault="000106E7" w:rsidP="000106E7">
+    <w:p w14:paraId="6D91A98C" w14:textId="77777777" w:rsidR="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FE35FC">
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F1BDCBB" wp14:editId="716AF530">
-[...10 lines deleted...]
-            <wp:docPr id="8" name="Imagen 8"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21B53735" wp14:editId="098173E7">
+            <wp:extent cx="4016416" cy="772206"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+            <wp:docPr id="3" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4" cstate="print">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="668655" cy="519430"/>
-[...280 lines deleted...]
-                      <a:ext cx="5400040" cy="1038225"/>
+                      <a:ext cx="4123412" cy="792777"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7832786D" w14:textId="77777777" w:rsidR="000E5CFB" w:rsidRDefault="000E5CFB">
-      <w:r>
+    <w:p w14:paraId="08224ED5" w14:textId="77777777" w:rsidR="00323E31" w:rsidRPr="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00323E31">
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve">Eu .................................................................................con DNI.............................................., </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C66AAD" w14:textId="0F6E5E5D" w:rsidR="000E5CFB" w:rsidRDefault="000E5CFB">
-      <w:r>
+    <w:p w14:paraId="2736F54E" w14:textId="77777777" w:rsidR="00323E31" w:rsidRPr="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00323E31">
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
         <w:t>nai/pai/ titor/a da alumna/o....................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2CD404" w14:textId="15BD6194" w:rsidR="000E5CFB" w:rsidRDefault="000E5CFB">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+    <w:p w14:paraId="026D8675" w14:textId="77777777" w:rsidR="00323E31" w:rsidRPr="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00323E31">
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do curso................................., </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C40471" w14:textId="08ECA553" w:rsidR="000106E7" w:rsidRDefault="000E5CFB">
+    <w:p w14:paraId="3ECBF72B" w14:textId="77777777" w:rsidR="00323E31" w:rsidRPr="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000106E7">
+      <w:r w:rsidRPr="00323E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t>AUTORIZO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798F1E5E" w14:textId="77777777" w:rsidR="00234EE7" w:rsidRPr="000106E7" w:rsidRDefault="00234EE7">
+    <w:p w14:paraId="31D5FD19" w14:textId="77777777" w:rsidR="00323E31" w:rsidRPr="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AF9D42A" w14:textId="1095281F" w:rsidR="000E5CFB" w:rsidRDefault="000E5CFB">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">á actividade </w:t>
+    <w:p w14:paraId="795B75B4" w14:textId="38AD0A16" w:rsidR="00323E31" w:rsidRPr="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00323E31">
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A que saia do centro educativo  para ir á actividade  ..................................................................... </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ...........................................................</w:t>
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidR="000106E7">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidRPr="00323E31">
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o día ................. do mes de .................  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140DEA94" w14:textId="0914C6F7" w:rsidR="000106E7" w:rsidRDefault="000106E7">
-      <w:r>
+    <w:p w14:paraId="44BF817D" w14:textId="77777777" w:rsidR="00323E31" w:rsidRPr="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00323E31">
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
         <w:t>Horario de regreso: .........................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D219FBC" w14:textId="2A36506A" w:rsidR="000106E7" w:rsidRDefault="000106E7">
-      <w:r>
+    <w:p w14:paraId="01D75F12" w14:textId="77777777" w:rsidR="00323E31" w:rsidRPr="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00323E31">
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
         <w:t>Prezo: ..................... que deberá aboar coa entrega desta autorización antes do día ...................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B7BF77" w14:textId="2438DA40" w:rsidR="00234EE7" w:rsidRDefault="00234EE7"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3E66F408" w14:textId="77777777" w:rsidR="00323E31" w:rsidRPr="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EAC9D1F" w14:textId="77777777" w:rsidR="00323E31" w:rsidRPr="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00323E31">
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
         <w:t>ASINADO: ___________________________________   NOME_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1006492D" w14:textId="5C31F061" w:rsidR="000106E7" w:rsidRDefault="000106E7"/>
-[...2 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0F1459F3" w14:textId="77777777" w:rsidR="00323E31" w:rsidRPr="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACB6EC9" w14:textId="77777777" w:rsidR="00323E31" w:rsidRPr="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57830747" w14:textId="6168CFB2" w:rsidR="00372BEB" w:rsidRPr="00323E31" w:rsidRDefault="00323E31" w:rsidP="00323E31">
+      <w:r w:rsidRPr="00323E31">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="295545F6" wp14:editId="7945B7CE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CEC0EB5" wp14:editId="286E22A2">
             <wp:extent cx="5391150" cy="2990850"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="4" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
+                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                          <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a14:imgLayer r:embed="rId8">
+                              <a14:imgEffect>
+                                <a14:sharpenSoften amount="50000"/>
+                              </a14:imgEffect>
+                            </a14:imgLayer>
+                          </a14:imgProps>
+                        </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5391150" cy="2990850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000E5CFB" w:rsidSect="00F44B76">
+    <w:sectPr w:rsidR="00372BEB" w:rsidRPr="00323E31" w:rsidSect="00407B59">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="65AE0FCE" w14:textId="77777777" w:rsidR="00F13B89" w:rsidRDefault="00F13B89" w:rsidP="00407B59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="01C17EBE" w14:textId="77777777" w:rsidR="00F13B89" w:rsidRDefault="00F13B89" w:rsidP="00407B59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Batang">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45FBA71C" w14:textId="77777777" w:rsidR="0056254C" w:rsidRDefault="0056254C">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="29BCD2C7" w14:textId="3570DDD9" w:rsidR="0056254C" w:rsidRDefault="0056254C">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r w:rsidRPr="0056254C">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D876F96" wp14:editId="2F15A86A">
+          <wp:extent cx="6645910" cy="540000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:docPr id="773244488" name="Imagen 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="773244488" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6645910" cy="540000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="34D34190" w14:textId="77777777" w:rsidR="00F13B89" w:rsidRDefault="00F13B89" w:rsidP="00407B59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="021FD037" w14:textId="77777777" w:rsidR="00F13B89" w:rsidRDefault="00F13B89" w:rsidP="00407B59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29BFA990" w14:textId="241C27CE" w:rsidR="00407B59" w:rsidRDefault="00407B59">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00407B59">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="672FBF68" wp14:editId="1A228963">
+          <wp:extent cx="6645910" cy="877570"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1424942885" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1424942885" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6645910" cy="877570"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="663F21EA" w14:textId="77777777" w:rsidR="00407B59" w:rsidRPr="009727A3" w:rsidRDefault="00407B59">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005A2B2B"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00FA6102"/>
+    <w:rsidRoot w:val="00407B59"/>
+    <w:rsid w:val="001856B6"/>
+    <w:rsid w:val="00284CE6"/>
+    <w:rsid w:val="00323E31"/>
+    <w:rsid w:val="00372BEB"/>
+    <w:rsid w:val="00407B59"/>
+    <w:rsid w:val="0045491E"/>
+    <w:rsid w:val="00483D1A"/>
+    <w:rsid w:val="004A4CF2"/>
+    <w:rsid w:val="0056254C"/>
+    <w:rsid w:val="009727A3"/>
+    <w:rsid w:val="009E10A9"/>
+    <w:rsid w:val="00B2507E"/>
+    <w:rsid w:val="00BA5856"/>
+    <w:rsid w:val="00CA01DC"/>
+    <w:rsid w:val="00D905ED"/>
+    <w:rsid w:val="00DA5202"/>
+    <w:rsid w:val="00F13B89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="63579EC8"/>
+  <w14:docId w14:val="7DA4276D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BA706030-1260-47F6-817E-C5D9BDB744E7}"/>
+  <w15:docId w15:val="{F5F04A9F-082C-6B46-B78E-6DB0D9B2E073}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="gl-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1003,135 +959,676 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
+    <w:name w:val="Título 4 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
+    <w:name w:val="Título 5 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
+    <w:name w:val="Título 6 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
+    <w:name w:val="Título 7 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
+    <w:name w:val="Título 8 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
+    <w:name w:val="Título 9 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloCar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+    <w:name w:val="Subtítulo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cita">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
+    <w:name w:val="Cita Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Cita"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasisintenso">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citadestacada">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitadestacadaCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
+    <w:name w:val="Cita destacada Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Citadestacada"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Referenciaintensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00407B59"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00407B59"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00407B59"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00407B59"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1139,54 +1636,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -1341,72 +1838,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>112</Words>
-  <Characters>642</Characters>
+  <Words>126</Words>
+  <Characters>604</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>753</CharactersWithSpaces>
+  <CharactersWithSpaces>714</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Usuario</dc:creator>
+  <dc:creator>Diana Vilas Meis</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>