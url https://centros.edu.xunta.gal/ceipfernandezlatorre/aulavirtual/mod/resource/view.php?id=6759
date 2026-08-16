--- v0 (2026-01-13)
+++ v1 (2026-08-16)
@@ -2,2253 +2,2318 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
-          <w:rFonts w:ascii="GALLAECIA" w:hAnsi="GALLAECIA"/>
+          <w:rFonts w:ascii="Gentium Book Basic" w:hAnsi="Gentium Book Basic"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="GALLAECIA" w:hAnsi="GALLAECIA"/>
+          <w:rFonts w:ascii="Gentium Book Basic" w:hAnsi="Gentium Book Basic"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="52"/>
-          <w:szCs w:val="52"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>CAMPEONATO EDUCATIVO DE BALONMANO 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="GALLAECIA" w:hAnsi="GALLAECIA"/>
+          <w:rFonts w:ascii="Gentium Book Basic" w:hAnsi="Gentium Book Basic"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="52"/>
-          <w:szCs w:val="52"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...17 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>5-26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
-          <w:rFonts w:ascii="GALLAECIA" w:hAnsi="GALLAECIA"/>
+          <w:rFonts w:ascii="Gentium Book Basic" w:hAnsi="Gentium Book Basic"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="GALLAECIA" w:hAnsi="GALLAECIA"/>
+          <w:rFonts w:ascii="Gentium Book Basic" w:hAnsi="Gentium Book Basic"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="52"/>
-          <w:szCs w:val="52"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>1ª FASE (partidos de ida e volta)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="14324" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2942"/>
-        <w:gridCol w:w="3118"/>
-        <w:gridCol w:w="2531"/>
+        <w:gridCol w:w="3403"/>
+        <w:gridCol w:w="2246"/>
         <w:gridCol w:w="2865"/>
         <w:gridCol w:w="2868"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="601" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14324" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
             <w:shd w:fill="FFFFA6" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEXTO </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">A </w:t>
+              <w:t xml:space="preserve">SEXTO A </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="481" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="FFFFA6" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LOCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="FFFFA6" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="FFFFA6" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RESULTADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="FFFFA6" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PUNTOS OBTIDOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="FFFFA6" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="408" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...27 lines deleted...]
-            <w:tcW w:w="3118" w:type="dxa"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LOS CANARIOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...19 lines deleted...]
-            <w:tcW w:w="2531" w:type="dxa"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>COOKIES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...11 lines deleted...]
-              <w:t>30 DE MAIO</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>03 DE XUÑO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...27 lines deleted...]
-            <w:tcW w:w="3118" w:type="dxa"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>COOKIES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...19 lines deleted...]
-            <w:tcW w:w="2531" w:type="dxa"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>CB. CASTRILLÓN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...11 lines deleted...]
-              <w:t>30 DE MAIO</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>03 DE XUÑO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...74 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>CB. CASTRILLÓN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LOS CANARIOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...8 lines deleted...]
-              <w:t>4 DE XUÑO</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>05 DE XUÑO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...74 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LOS CANARIOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>COOKIES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...8 lines deleted...]
-              <w:t>4 DE XUÑO</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DE XUÑO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...74 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>COOKIES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>CB. CASTRILLÓN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...8 lines deleted...]
-              <w:t>6 DE XUÑO</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DE XUÑO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...74 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>CB.CASTRILLÓN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LOS CANARIOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...8 lines deleted...]
-              <w:t>6 DE XUÑO</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DE XUÑO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="14324" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3180"/>
+        <w:gridCol w:w="3390"/>
         <w:gridCol w:w="3345"/>
-        <w:gridCol w:w="2490"/>
+        <w:gridCol w:w="2280"/>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="2249"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="601" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14324" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
             <w:shd w:fill="FFFFA6" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>SEXTO B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="481" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="FFFFA6" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LOCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="FFFFA6" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2280" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="FFFFA6" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RESULTADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="FFFFA6" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PUNTOS OBTIDOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="FFFFA6" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="408" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...12 lines deleted...]
-              <w:t>WACHITOS</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>MINIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...18 lines deleted...]
-            <w:tcW w:w="2490" w:type="dxa"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LOS PITUFOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...11 lines deleted...]
-              <w:t>30 DE MAIO</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>03 DE XUÑO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...12 lines deleted...]
-              <w:t>CASTRILLÓN RC</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LOS PITUFOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...18 lines deleted...]
-            <w:tcW w:w="2490" w:type="dxa"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LOS 8 FANTÁSTICOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...11 lines deleted...]
-              <w:t>30 DE MAIO</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>03 DE XUÑO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3180" w:type="dxa"/>
-[...22 lines deleted...]
-              <w:t>PEMENTOS PADRÓN</w:t>
+            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LOS 8 FANTÁSTICOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...27 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>MINIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...8 lines deleted...]
-              <w:t>4 DE XUÑO</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>05 DE XUÑO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3180" w:type="dxa"/>
-[...22 lines deleted...]
-              <w:t>CASTRILLÓN RC</w:t>
+            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LOS PITUFOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...27 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>MINIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...8 lines deleted...]
-              <w:t>4 DE XUÑO</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DE XUÑO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3180" w:type="dxa"/>
-[...22 lines deleted...]
-              <w:t>PEMENTOS PADRÓN</w:t>
+            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LOS 8 FANTÁSTICOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...27 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LOS PITUFOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...8 lines deleted...]
-              <w:t>6 DE XUÑO</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DE XUÑO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3180" w:type="dxa"/>
-[...22 lines deleted...]
-              <w:t>CASTRILLÓN RC</w:t>
+            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>MINIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...27 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LOS 8 FANTÁSTICOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...8 lines deleted...]
-              <w:t>6 DE XUÑO</w:t>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DE XUÑO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -2291,144 +2356,112 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
-          <w:rFonts w:ascii="GALLAECIA" w:hAnsi="GALLAECIA"/>
-[...1 lines deleted...]
-          <w:szCs w:val="30"/>
+          <w:rFonts w:ascii="Gentium Book Basic" w:hAnsi="Gentium Book Basic"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="GALLAECIA" w:hAnsi="GALLAECIA"/>
+          <w:rFonts w:ascii="Gentium Book Basic" w:hAnsi="Gentium Book Basic"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">A GRAN </w:t>
+        <w:t xml:space="preserve">A GRAN FESTA FINAL SERÁ  O </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="GALLAECIA" w:hAnsi="GALLAECIA"/>
+          <w:rFonts w:ascii="Gentium Book Basic" w:hAnsi="Gentium Book Basic"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">FESTA </w:t>
+        <w:t>VENRES</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="GALLAECIA" w:hAnsi="GALLAECIA"/>
+          <w:rFonts w:ascii="Gentium Book Basic" w:hAnsi="Gentium Book Basic"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">FINAL </w:t>
+        <w:t xml:space="preserve">  1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="GALLAECIA" w:hAnsi="GALLAECIA"/>
+          <w:rFonts w:ascii="Gentium Book Basic" w:hAnsi="Gentium Book Basic"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">SERÁ </w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="GALLAECIA" w:hAnsi="GALLAECIA"/>
+          <w:rFonts w:ascii="Gentium Book Basic" w:hAnsi="Gentium Book Basic"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> O </w:t>
+        <w:t xml:space="preserve"> DE XUÑO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="GALLAECIA" w:hAnsi="GALLAECIA"/>
+          <w:rFonts w:ascii="Gentium Book Basic" w:hAnsi="Gentium Book Basic"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">MÉRCORES </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">DE XUÑO </w:t>
+        <w:t>DE 9,05 A 10,50H</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="14324" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -2440,761 +2473,779 @@
         </w:tblCellMar>
         <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2942"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2531"/>
         <w:gridCol w:w="2865"/>
         <w:gridCol w:w="2868"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="601" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14324" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
             <w:shd w:fill="BBE33D" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">FASE FINAL </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="481" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="BBE33D" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LOCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="BBE33D" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2531" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="BBE33D" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DÍA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="BBE33D" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RESULTADO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PUNTOS OBTIDOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="BBE33D" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>CLASIFICACIÓN FINAL</w:t>
-            </w:r>
-[...161 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
-              <w:t>SEGUNDOS DE 6ºA</w:t>
+              <w:t>TERCEROS DE 6ºA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
-              <w:t>SEGUNDOS DE 6ºB</w:t>
+              <w:t>TERCEROS DE 6ºB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2531" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/06/2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
-            <w:tcBorders/>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
-              <w:t>TERCEROS DE 6ºA</w:t>
+              <w:t>SEGUNDOS DE 6ºA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:tcBorders/>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
-              <w:t>TERCEROS DE 6ºB</w:t>
+              <w:t>SEGUNDOS DE 6ºB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2531" w:type="dxa"/>
-            <w:tcBorders/>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/06/2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
-            <w:tcBorders/>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
-            <w:tcBorders/>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="433" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PRIMEROS DE 6ºA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PRIMEROS DE 6ºB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/06/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2868" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="433" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="14324" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ENTREGA DE TROFEOS </w:t>
+              <w:t xml:space="preserve">ENTREGA DE TROFEOS E OBSEQUIOS A TODOS OS EQUIPOS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E OBSEQUIOS </w:t>
-[...3 lines deleted...]
-              <w:t>A TODOS OS EQUIPOS</w:t>
+              <w:t>E PARTICIPANTES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
-      <w:pgMar w:left="1416" w:right="1416" w:header="0" w:top="567" w:footer="0" w:bottom="425" w:gutter="0"/>
+      <w:pgMar w:left="1416" w:right="1416" w:gutter="0" w:header="0" w:top="567" w:footer="0" w:bottom="425"/>
       <w:pgBorders w:display="allPages" w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="20" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="000000"/>
       </w:pgBorders>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -3205,53 +3256,53 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="GALLAECIA">
+  <w:font w:name="Gentium Book Basic">
     <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Lucida Calligraphy">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3634,75 +3685,75 @@
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00c333cd"/>
     <w:pPr>
       <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00f776ab"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Título"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpo"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
@@ -4139,57 +4190,56 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.0.4.2$Linux_X86_64 LibreOffice_project/00$Build-2</Application>
+  <Application>LibreOffice/7.4.7.2$Linux_X86_64 LibreOffice_project/40$Build-2</Application>
   <AppVersion></AppVersion>
-  <DocSecurity>0</DocSecurity>
   <Pages>2</Pages>
-  <Words>148</Words>
-[...1 lines deleted...]
-  <CharactersWithSpaces>787</CharactersWithSpaces>
+  <Words>161</Words>
+  <Characters>764</Characters>
+  <CharactersWithSpaces>864</CharactersWithSpaces>
   <Paragraphs>67</Paragraphs>
   <Company>Hewlett-Packard</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>fdez latorre</dc:creator>
   <dc:description/>
   <dc:language>es-ES</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>